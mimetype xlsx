--- v0 (2026-01-02)
+++ v1 (2026-04-25)
@@ -478,190 +478,310 @@
     <x:col min="6" max="6" width="11" style="1" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <x:c r="A1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PROD20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO1.VO5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1006-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEO Suite B - Red - M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Red - M</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO2.VO6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1006-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEO Suite B - Green - L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Green - L</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO3.VO4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1006-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEO Suite B - Blue - S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue - S</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO3.VO5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1006-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEO Suite B - Blue - M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue - M</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO4.VO1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1005-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lite S - Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>S - Red</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO5.VO3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1005-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lite M - Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>M - Blue</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO6.VO2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1005-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lite L - Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L - Green</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO6.VO3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-1005-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lite L - Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L - Blue</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PROD26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6395-0997-001-N1912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AVG Quickscan Blauw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PROD27</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>6727-0001-001-N1806</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seo &amp; Quickscan</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PROD37</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>6727-0001-001-N1806</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ERP Connect</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PROD38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VO6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v> 02612440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pim Connector L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PROD41</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v> 02612440</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copy of  6206-2Z/C3 SKF Diepgroefkogellager.</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PROD20</x:v>
-[...78 lines deleted...]
-      <x:c t="str">
         <x:v>PROD51</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>1231325741</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brük met een ß en een ø erin</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PROD53</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VO13</x:v>
       </x:c>
@@ -698,150 +818,50 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PROD53</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VO15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6395-1009-001-N1912</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VariantFamStories Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PROD26</x:v>
-[...98 lines deleted...]
-      <x:c t="str">
         <x:v>PROD58</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>89041202829</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zwemvliezen maat 28/29</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PROD59</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
@@ -911,70 +931,50 @@
       <x:c t="str">
         <x:v>Bedels DQ ster Antiek zilver (nikkelvrij)</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PROD67</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>20330</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bedels DQ metaal ster Goud (nikkelvrij)</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>L</x:v>
       </x:c>
       <x:c t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId2"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>